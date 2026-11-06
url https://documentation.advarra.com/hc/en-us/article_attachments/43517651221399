--- v0 (2026-09-22)
+++ v1 (2026-11-06)
@@ -487,89 +487,92 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="74C72734" w:rsidR="667C03D6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">No additional action is required. </w:t>
       </w:r>
       <w:r w:rsidRPr="74C72734" w:rsidR="030E418C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Please find an example of this email below.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="598BBFCF" w:rsidP="0D0E678A" w:rsidRDefault="08A26FF6" w14:paraId="46ECB3C5" w14:textId="7A2FEB25">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="08A26FF6">
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22A6ACC2" wp14:editId="34512871">
+          <wp:inline wp14:editId="2466937C" wp14:anchorId="22A6ACC2">
             <wp:extent cx="5829300" cy="2581275"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:effectExtent l="9525" t="9525" r="9525" b="9525"/>
             <wp:docPr id="1747162298" name="drawing"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <a:graphic>
+              <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2111112249" name="Picture 2111112249"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5829300" cy="2581275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln w="9525">
+                      <a:solidFill>
+                        <a:schemeClr val="tx2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="09DD5AD4" w:rsidP="74C72734" w:rsidRDefault="218245D4" w14:paraId="27AA5849" w14:textId="02047A63">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="74C72734">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">IMPORTANT: Once you start logging in via Advarra SSO to access an application, we recommend replacing your current bookmarked URLs with </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="74C72734">
@@ -584,202 +587,202 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="33BB8655" w:rsidP="0D0E678A" w:rsidRDefault="54DA6FB3" w14:paraId="69154D5B" w14:textId="6749984A">
       <w:pPr>
         <w:spacing w:line="279" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0A7659DB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>What resources are available if I need help?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="4A35B5B0" w:rsidP="0A7659DB" w:rsidRDefault="4A35B5B0" w14:paraId="0A27FE24" w14:textId="77955592">
+    <w:p w:rsidR="4A35B5B0" w:rsidP="14565672" w:rsidRDefault="4A35B5B0" w14:paraId="0A27FE24" w14:textId="77955592">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="0A7659DB">
+      <w:hyperlink r:id="R2fd5081555734f73">
+        <w:r w:rsidRPr="14565672" w:rsidR="4A35B5B0">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
-            <w:b/>
-[...1 lines deleted...]
-            <w:color w:val="007EA3" w:themeColor="accent2"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:color w:val="007EA3" w:themeColor="accent2" w:themeTint="FF" w:themeShade="FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Advarra SSO for CIRBI Walkthrough</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0A7659DB">
+      <w:r w:rsidRPr="14565672" w:rsidR="4A35B5B0">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Learn how to create your Advarra SSO account and access CIRBI through Advarra One.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="33BB8655" w:rsidP="0D0E678A" w:rsidRDefault="218245D4" w14:paraId="42D0C10B" w14:textId="1E2D8A0F">
+    <w:p w:rsidR="33BB8655" w:rsidP="14565672" w:rsidRDefault="218245D4" w14:paraId="42D0C10B" w14:textId="1E2D8A0F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="74C72734">
+      <w:hyperlink r:id="R7729f459b9f04a90">
+        <w:r w:rsidRPr="14565672" w:rsidR="218245D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
-            <w:b/>
-            <w:bCs/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
           </w:rPr>
           <w:t>Advarra SSO page</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="74C72734">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="14565672" w:rsidR="218245D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the CIRBI Next-Generation Documentation site</w:t>
       </w:r>
-      <w:r w:rsidRPr="74C72734">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="14565672" w:rsidR="218245D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> - This page contains general information about Advarra SSO </w:t>
       </w:r>
-      <w:r w:rsidRPr="74C72734" w:rsidR="1F2CB4E3">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="14565672" w:rsidR="1F2CB4E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve">for CIRBI </w:t>
       </w:r>
-      <w:r w:rsidRPr="74C72734">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="14565672" w:rsidR="218245D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t>including general navigation tips, account setup, and more.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="33BB8655" w:rsidP="0D0E678A" w:rsidRDefault="33BB8655" w14:paraId="036A894A" w14:textId="23B1CB26">
+    <w:p w:rsidR="33BB8655" w:rsidP="14565672" w:rsidRDefault="33BB8655" w14:paraId="036A894A" w14:textId="23B1CB26">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId18">
-        <w:r w:rsidRPr="0D0E678A">
+      <w:hyperlink r:id="R886c91b3ccc245de">
+        <w:r w:rsidRPr="14565672" w:rsidR="33BB8655">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
-            <w:b/>
-            <w:bCs/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
           </w:rPr>
           <w:t>SSO Help Center</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0D0E678A">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="14565672" w:rsidR="33BB8655">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0D0E678A" w:rsidR="54419791">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="14565672" w:rsidR="54419791">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="0D0E678A">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="14565672" w:rsidR="33BB8655">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> For further support, visit the SSO Help Center (available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
-        <w:r w:rsidRPr="0D0E678A">
+      <w:hyperlink r:id="R3c0ca040442d4eaa">
+        <w:r w:rsidRPr="14565672" w:rsidR="33BB8655">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           </w:rPr>
           <w:t>Advarra One login page</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0D0E678A">
+      <w:r w:rsidRPr="14565672" w:rsidR="33BB8655">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0D0E678A">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="14565672" w:rsidR="33BB8655">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="45B44048" w:rsidP="0D0E678A" w:rsidRDefault="45B44048" w14:paraId="5DBF328C" w14:textId="22A22361">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="33BB8655" w:rsidRDefault="33BB8655" w14:paraId="283716BE" w14:textId="6C203EC0">
       <w:r w:rsidRPr="7E105635">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>If you ha</w:t>
       </w:r>
       <w:r w:rsidRPr="7E105635" w:rsidR="75BA1CF9">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -789,60 +792,70 @@
       <w:r w:rsidRPr="7E105635" w:rsidR="1CDF50C6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="7E105635" w:rsidR="1CDF50C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           </w:rPr>
           <w:t>support-CIRBI@advarra.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7E105635" w:rsidR="75BA1CF9">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="7E105635" w:rsidP="016D7ACC" w:rsidRDefault="7E105635" w14:paraId="45BB50D3" w14:textId="6A3B78D9"/>
-    <w:p w:rsidR="3851EDBB" w:rsidP="7E105635" w:rsidRDefault="3851EDBB" w14:paraId="45246333" w14:textId="2C8A8BF4">
+    <w:p w:rsidR="3851EDBB" w:rsidP="7E105635" w:rsidRDefault="3851EDBB" w14:paraId="45246333" w14:textId="6E820C8D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>For users who already have an Advarra SSO account</w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="3851EDBB">
+        <w:rPr/>
+        <w:t xml:space="preserve">For users who </w:t>
+      </w:r>
+      <w:r w:rsidR="243AE508">
+        <w:rPr/>
+        <w:t>need to set up their</w:t>
+      </w:r>
+      <w:r w:rsidR="3851EDBB">
+        <w:rPr/>
+        <w:t xml:space="preserve"> Advarra SSO account</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="02093B63" w:rsidP="74C72734" w:rsidRDefault="02093B63" w14:paraId="6FF7F14C" w14:textId="5821FC53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E105635">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Subject Line: CIRBI Login Process Changing </w:t>
       </w:r>
       <w:r w:rsidRPr="7E105635">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[date</w:t>
       </w:r>
       <w:r w:rsidRPr="7E105635" w:rsidR="249393F5">
         <w:rPr>
@@ -911,305 +924,346 @@
       </w:hyperlink>
       <w:r w:rsidRPr="7E105635">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve"> homepage using a single set of Advarra SSO login credentials.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="02093B63" w:rsidP="74C72734" w:rsidRDefault="02093B63" w14:paraId="20584624" w14:textId="612D7B4D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="74C72734">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What do I need to do?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="02093B63" w:rsidP="5B979450" w:rsidRDefault="02093B63" w14:paraId="5B68BECD" w14:textId="34DD7157">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="5B979450" w:rsidR="02093B63">
+    <w:p w:rsidR="02093B63" w:rsidP="74C72734" w:rsidRDefault="02093B63" w14:paraId="5B68BECD" w14:textId="742771E5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="74C72734">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">You will receive an automated email from </w:t>
       </w:r>
-      <w:hyperlink r:id="Raca7d655cba645a8">
-        <w:r w:rsidRPr="5B979450" w:rsidR="02093B63">
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="74C72734">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           </w:rPr>
           <w:t>no-reply@advarracloud.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="5B979450" w:rsidR="02093B63">
+      <w:r w:rsidRPr="74C72734">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5B979450" w:rsidR="27D611B5">
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> a link to complete your one-time Advarra SSO account setup. Please find an example of this email below. </w:t>
+      <w:r w:rsidRPr="74C72734" w:rsidR="20C785CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>in the coming weeks. T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="74C72734">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he email will contain a link to complete your one-time Advarra SSO account setup. Please find an example of this email below. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="02093B63" w:rsidP="74C72734" w:rsidRDefault="02093B63" w14:paraId="02FCF393" w14:textId="20019504">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="02093B63">
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="477A65EE" wp14:editId="79CACA83">
+          <wp:inline wp14:editId="79F46DCB" wp14:anchorId="477A65EE">
             <wp:extent cx="5324475" cy="3200400"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:effectExtent l="9525" t="9525" r="9525" b="9525"/>
             <wp:docPr id="1107671242" name="drawing"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <a:graphic>
+              <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="395120154" name="Picture 395120154"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5324475" cy="3200400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln w="9525">
+                      <a:solidFill>
+                        <a:schemeClr val="tx2"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="7FE90AB2" w:rsidP="74C72734" w:rsidRDefault="7FE90AB2" w14:paraId="1A09D451" w14:textId="2C922F3A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="74C72734">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Complete the following steps to create your Advarra SSO account:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="7FE90AB2" w:rsidP="74C72734" w:rsidRDefault="7FE90AB2" w14:paraId="466E04B6" w14:textId="77641F07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="74C72734">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Click the “Create Account” link in the email. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="7FE90AB2" w:rsidP="74C72734" w:rsidRDefault="7FE90AB2" w14:paraId="50CFE2B7" w14:textId="4B04EC60">
+    <w:p w:rsidR="7FE90AB2" w:rsidP="74C72734" w:rsidRDefault="7FE90AB2" w14:paraId="50CFE2B7" w14:textId="14AA3181">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="74C72734">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Register for your Advarra SSO account using your own organizational credentials and accepting the Terms and Conditions. </w:t>
+      <w:r w:rsidRPr="14565672" w:rsidR="7FE90AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>Register for your Advarra SSO account using your own organizational credentials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14565672" w:rsidR="157376DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>. You must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14565672" w:rsidR="7FE90AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accept the Terms and Conditions. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="7FE90AB2" w:rsidP="74C72734" w:rsidRDefault="7FE90AB2" w14:paraId="1C51BCB6" w14:textId="4EAFF7D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="74C72734">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">After your account is set up and you log in to Advarra One using your Advarra SSO account credentials, all SSO-enabled applications </w:t>
       </w:r>
       <w:r w:rsidRPr="74C72734" w:rsidR="1F1CBCAC">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>to which you have access</w:t>
       </w:r>
       <w:r w:rsidRPr="74C72734">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be available on the Advarra One homepage.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="02093B63" w:rsidP="74C72734" w:rsidRDefault="02093B63" w14:paraId="605D4BD7" w14:textId="7704CDAD">
+    <w:p w:rsidR="02093B63" w:rsidP="74C72734" w:rsidRDefault="02093B63" w14:paraId="605D4BD7" w14:textId="6A4D4D65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="74C72734">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="74C72734">
+      <w:r w:rsidRPr="14565672" w:rsidR="02093B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After signing in to Advarra SSO, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="14565672" w:rsidR="02093B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>you'll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14565672" w:rsidR="02093B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> see the CIRBI tile on the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="14565672" w:rsidR="02093B63">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>Advarra One</w:t>
       </w:r>
-      <w:r w:rsidRPr="74C72734">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> homepage. Select the tile to launch CIRBI next-generation. </w:t>
+      <w:r w:rsidRPr="14565672" w:rsidR="02093B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> homepage. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="14565672" w:rsidR="738A2BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click </w:t>
+      </w:r>
+      <w:r w:rsidRPr="14565672" w:rsidR="02093B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the tile to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="14565672" w:rsidR="63C42424">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>open</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14565672" w:rsidR="02093B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CIRBI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="14565672" w:rsidR="02093B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>next-generation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14565672" w:rsidR="02093B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="02093B63" w:rsidP="74C72734" w:rsidRDefault="02093B63" w14:paraId="07AEDEEC" w14:textId="02047A63">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="74C72734">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">IMPORTANT: Once you start logging in via Advarra SSO to access an application, we recommend replacing your current bookmarked URLs with </w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
         <w:r w:rsidRPr="74C72734">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           </w:rPr>
           <w:t>https://login.advarracloud.com</w:t>
         </w:r>
@@ -1262,137 +1316,137 @@
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Advarra SSO for CIRBI Walkthrough</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="74C72734">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Learn how to create your Advarra SSO account and access CIRBI through Advarra One.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="02093B63" w:rsidP="74C72734" w:rsidRDefault="02093B63" w14:paraId="46D762D5" w14:textId="48DFAC9F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId26">
-        <w:r w:rsidRPr="7E105635">
+      <w:hyperlink r:id="R5846397b47d8443f">
+        <w:r w:rsidRPr="14565672" w:rsidR="02093B63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
-            <w:b/>
-            <w:bCs/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
           </w:rPr>
           <w:t>Advarra SSO page</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="7E105635">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="14565672" w:rsidR="02093B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the CIRBI Next-Generation Documentation site</w:t>
       </w:r>
-      <w:r w:rsidRPr="7E105635">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="14565672" w:rsidR="02093B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> - This page contains general information about Advarra SSO for CIRBI including how to reset your password, general navigation tips, account setup, and more.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="02093B63" w:rsidP="74C72734" w:rsidRDefault="02093B63" w14:paraId="224EBBED" w14:textId="23B1CB26">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId27">
-        <w:r w:rsidRPr="74C72734">
+      <w:hyperlink r:id="R912aadcbd11f4394">
+        <w:r w:rsidRPr="14565672" w:rsidR="02093B63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
-            <w:b/>
-            <w:bCs/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
           </w:rPr>
           <w:t>SSO Help Center</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="74C72734">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="14565672" w:rsidR="02093B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="74C72734">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="14565672" w:rsidR="02093B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve">- For further support, visit the SSO Help Center (available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
-        <w:r w:rsidRPr="74C72734">
+      <w:hyperlink r:id="Re3834fb2aabd44f1">
+        <w:r w:rsidRPr="14565672" w:rsidR="02093B63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           </w:rPr>
           <w:t>Advarra One login page</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="74C72734">
+      <w:r w:rsidRPr="14565672" w:rsidR="02093B63">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="74C72734">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="14565672" w:rsidR="02093B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="74C72734" w:rsidP="74C72734" w:rsidRDefault="74C72734" w14:paraId="3287D8CA" w14:textId="22A22361">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="02093B63" w:rsidP="74C72734" w:rsidRDefault="02093B63" w14:paraId="0E606A81" w14:textId="25C65CF1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E105635">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -1896,50 +1950,162 @@
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w:rsidR="004369BC" w:rsidP="00FE410B" w:rsidRDefault="004369BC" w14:paraId="42E7487E" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="004369BC" w:rsidP="00FE410B" w:rsidRDefault="004369BC" w14:paraId="3DD4DA9F" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="32">
+    <w:nsid w:val="811b305"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DAF7182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E92B7DC"/>
     <w:lvl w:ilvl="0" w:tplc="1A822B52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3BAA5084">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4166,61 +4332,59 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58D5DF1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2716D700"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="245664F0">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="AAC00A60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4732A2D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
@@ -5235,50 +5399,53 @@
     <w:lvl w:ilvl="7" w:tplc="16A64A2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E11A3568">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
   <w:num w:numId="1" w16cid:durableId="1670715898">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1339432231">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2067561283">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2032144119">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1334142268">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1249147576">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="382565863">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="172649427">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1661468772">
@@ -6339,50 +6506,51 @@
     <w:rsid w:val="0C8F8A7E"/>
     <w:rsid w:val="0C9C5607"/>
     <w:rsid w:val="0C9D60AE"/>
     <w:rsid w:val="0CD1DC6F"/>
     <w:rsid w:val="0D01A7E5"/>
     <w:rsid w:val="0D028912"/>
     <w:rsid w:val="0D028E23"/>
     <w:rsid w:val="0D040C6A"/>
     <w:rsid w:val="0D0E678A"/>
     <w:rsid w:val="0D31B1DF"/>
     <w:rsid w:val="0D4D09A1"/>
     <w:rsid w:val="0D56C2D6"/>
     <w:rsid w:val="0D5B30E4"/>
     <w:rsid w:val="0D6370FD"/>
     <w:rsid w:val="0D652209"/>
     <w:rsid w:val="0D8737F3"/>
     <w:rsid w:val="0D8E396F"/>
     <w:rsid w:val="0D93A08F"/>
     <w:rsid w:val="0D958672"/>
     <w:rsid w:val="0D986924"/>
     <w:rsid w:val="0DAB3C09"/>
     <w:rsid w:val="0DB4C0C0"/>
     <w:rsid w:val="0DBDB4FD"/>
     <w:rsid w:val="0DC13DB1"/>
     <w:rsid w:val="0DD4E421"/>
+    <w:rsid w:val="0DDCD382"/>
     <w:rsid w:val="0DE5D7EA"/>
     <w:rsid w:val="0DE627FA"/>
     <w:rsid w:val="0DFDBA06"/>
     <w:rsid w:val="0E218611"/>
     <w:rsid w:val="0E2698F2"/>
     <w:rsid w:val="0E31FDD6"/>
     <w:rsid w:val="0E37C1E9"/>
     <w:rsid w:val="0E536234"/>
     <w:rsid w:val="0E663F0C"/>
     <w:rsid w:val="0E683167"/>
     <w:rsid w:val="0E7A5437"/>
     <w:rsid w:val="0E7BB88F"/>
     <w:rsid w:val="0EB31E5C"/>
     <w:rsid w:val="0EC4E3E3"/>
     <w:rsid w:val="0EE4E2BE"/>
     <w:rsid w:val="0EF96686"/>
     <w:rsid w:val="0F1CB5A2"/>
     <w:rsid w:val="0F1EEEBD"/>
     <w:rsid w:val="0F28DF25"/>
     <w:rsid w:val="0F2B2274"/>
     <w:rsid w:val="0F32A32B"/>
     <w:rsid w:val="0F7E6BEC"/>
     <w:rsid w:val="0F842D96"/>
     <w:rsid w:val="0F9209CA"/>
     <w:rsid w:val="0FA6D48B"/>
@@ -6440,67 +6608,69 @@
     <w:rsid w:val="1311D91C"/>
     <w:rsid w:val="13280F72"/>
     <w:rsid w:val="13284921"/>
     <w:rsid w:val="13497E7E"/>
     <w:rsid w:val="1355BF65"/>
     <w:rsid w:val="13566061"/>
     <w:rsid w:val="13591E16"/>
     <w:rsid w:val="136674AF"/>
     <w:rsid w:val="13675DBD"/>
     <w:rsid w:val="136D5CE3"/>
     <w:rsid w:val="13A42596"/>
     <w:rsid w:val="13A99600"/>
     <w:rsid w:val="13B70B4E"/>
     <w:rsid w:val="13BE518C"/>
     <w:rsid w:val="13CA39D1"/>
     <w:rsid w:val="13CEF627"/>
     <w:rsid w:val="13D2FCE4"/>
     <w:rsid w:val="13DD0938"/>
     <w:rsid w:val="13E0129C"/>
     <w:rsid w:val="14055E11"/>
     <w:rsid w:val="140EE47C"/>
     <w:rsid w:val="141A66F0"/>
     <w:rsid w:val="141FF46E"/>
     <w:rsid w:val="143DDC05"/>
     <w:rsid w:val="14531943"/>
+    <w:rsid w:val="14565672"/>
     <w:rsid w:val="145EC904"/>
     <w:rsid w:val="14645ED7"/>
     <w:rsid w:val="14707E90"/>
     <w:rsid w:val="148C1040"/>
     <w:rsid w:val="148CD4BE"/>
     <w:rsid w:val="1498BC2B"/>
     <w:rsid w:val="149EFAE7"/>
     <w:rsid w:val="14A4E565"/>
     <w:rsid w:val="14A6BFBF"/>
     <w:rsid w:val="14AB4544"/>
     <w:rsid w:val="14C3BAFA"/>
     <w:rsid w:val="14CA74D1"/>
     <w:rsid w:val="14F82D6F"/>
     <w:rsid w:val="14FB74F9"/>
     <w:rsid w:val="1500AB22"/>
     <w:rsid w:val="15338172"/>
     <w:rsid w:val="156CB058"/>
+    <w:rsid w:val="157376DE"/>
     <w:rsid w:val="15750309"/>
     <w:rsid w:val="157F5F7C"/>
     <w:rsid w:val="15907B89"/>
     <w:rsid w:val="15B22E3B"/>
     <w:rsid w:val="15B62293"/>
     <w:rsid w:val="15C048FB"/>
     <w:rsid w:val="15D20D73"/>
     <w:rsid w:val="1609163A"/>
     <w:rsid w:val="160D63BF"/>
     <w:rsid w:val="161215F6"/>
     <w:rsid w:val="16166C4D"/>
     <w:rsid w:val="161C92E7"/>
     <w:rsid w:val="161D8E06"/>
     <w:rsid w:val="1624E8AE"/>
     <w:rsid w:val="162FB8AD"/>
     <w:rsid w:val="166245D5"/>
     <w:rsid w:val="16770DA5"/>
     <w:rsid w:val="1681D831"/>
     <w:rsid w:val="1681EE0A"/>
     <w:rsid w:val="168E5339"/>
     <w:rsid w:val="169EBCE6"/>
     <w:rsid w:val="16A26C1B"/>
     <w:rsid w:val="16B413E6"/>
     <w:rsid w:val="16BBB525"/>
     <w:rsid w:val="16BD2D51"/>
@@ -6628,50 +6798,51 @@
     <w:rsid w:val="1E1BF189"/>
     <w:rsid w:val="1E244F70"/>
     <w:rsid w:val="1E2481D9"/>
     <w:rsid w:val="1E2A4C4A"/>
     <w:rsid w:val="1E567A51"/>
     <w:rsid w:val="1E5D25D7"/>
     <w:rsid w:val="1E686E77"/>
     <w:rsid w:val="1E808C32"/>
     <w:rsid w:val="1E92D951"/>
     <w:rsid w:val="1EB2B132"/>
     <w:rsid w:val="1EC7835C"/>
     <w:rsid w:val="1EC79C97"/>
     <w:rsid w:val="1ED7BC17"/>
     <w:rsid w:val="1ED95F8C"/>
     <w:rsid w:val="1EEDC592"/>
     <w:rsid w:val="1EFABBB4"/>
     <w:rsid w:val="1F0610F2"/>
     <w:rsid w:val="1F0E49F9"/>
     <w:rsid w:val="1F1CBCAC"/>
     <w:rsid w:val="1F2CB4E3"/>
     <w:rsid w:val="1F2D28F3"/>
     <w:rsid w:val="1F34B7F4"/>
     <w:rsid w:val="1F597ACB"/>
     <w:rsid w:val="1F72063D"/>
     <w:rsid w:val="1F7851E3"/>
+    <w:rsid w:val="1F7AE8D0"/>
     <w:rsid w:val="1F7F8D7F"/>
     <w:rsid w:val="1F95C066"/>
     <w:rsid w:val="1FB3640C"/>
     <w:rsid w:val="1FD46C32"/>
     <w:rsid w:val="1FD88E86"/>
     <w:rsid w:val="1FDBFD9E"/>
     <w:rsid w:val="1FE25BFE"/>
     <w:rsid w:val="1FEDA3CC"/>
     <w:rsid w:val="20326374"/>
     <w:rsid w:val="20518E67"/>
     <w:rsid w:val="205EEBEE"/>
     <w:rsid w:val="20626ADF"/>
     <w:rsid w:val="2079DF36"/>
     <w:rsid w:val="20800A22"/>
     <w:rsid w:val="208FACC4"/>
     <w:rsid w:val="2092EDC0"/>
     <w:rsid w:val="20A4AA80"/>
     <w:rsid w:val="20C785CD"/>
     <w:rsid w:val="20EBFD09"/>
     <w:rsid w:val="210A5C5C"/>
     <w:rsid w:val="210D258F"/>
     <w:rsid w:val="210ECD92"/>
     <w:rsid w:val="210F7B9D"/>
     <w:rsid w:val="21230F50"/>
     <w:rsid w:val="212CA528"/>
@@ -6702,50 +6873,51 @@
     <w:rsid w:val="228442E0"/>
     <w:rsid w:val="22A5E526"/>
     <w:rsid w:val="22C10459"/>
     <w:rsid w:val="22D0C4F3"/>
     <w:rsid w:val="22E5F4EC"/>
     <w:rsid w:val="22FCBC3B"/>
     <w:rsid w:val="22FF6590"/>
     <w:rsid w:val="22FFEF01"/>
     <w:rsid w:val="231319C8"/>
     <w:rsid w:val="23146B0D"/>
     <w:rsid w:val="232C3084"/>
     <w:rsid w:val="2344712A"/>
     <w:rsid w:val="2368FAA4"/>
     <w:rsid w:val="23785B34"/>
     <w:rsid w:val="23790FE2"/>
     <w:rsid w:val="2379B0ED"/>
     <w:rsid w:val="23943001"/>
     <w:rsid w:val="239DF198"/>
     <w:rsid w:val="23D63295"/>
     <w:rsid w:val="23E1BC65"/>
     <w:rsid w:val="2400A60A"/>
     <w:rsid w:val="24015164"/>
     <w:rsid w:val="240F9812"/>
     <w:rsid w:val="242C3B65"/>
     <w:rsid w:val="2438A4B8"/>
+    <w:rsid w:val="243AE508"/>
     <w:rsid w:val="243F2014"/>
     <w:rsid w:val="245FCF9D"/>
     <w:rsid w:val="2467BDCD"/>
     <w:rsid w:val="246869AB"/>
     <w:rsid w:val="24689A6C"/>
     <w:rsid w:val="2477A438"/>
     <w:rsid w:val="249228D4"/>
     <w:rsid w:val="249393F5"/>
     <w:rsid w:val="24979284"/>
     <w:rsid w:val="2497C5D9"/>
     <w:rsid w:val="24A06142"/>
     <w:rsid w:val="24A7F90A"/>
     <w:rsid w:val="24B2F307"/>
     <w:rsid w:val="24B3A8FD"/>
     <w:rsid w:val="24B58691"/>
     <w:rsid w:val="24B95042"/>
     <w:rsid w:val="24BB7EF8"/>
     <w:rsid w:val="24C16D6E"/>
     <w:rsid w:val="24D4F3B8"/>
     <w:rsid w:val="24D67C48"/>
     <w:rsid w:val="24EB3FE6"/>
     <w:rsid w:val="24F20CEA"/>
     <w:rsid w:val="25000963"/>
     <w:rsid w:val="25065999"/>
     <w:rsid w:val="252A8D6A"/>
@@ -6761,51 +6933,50 @@
     <w:rsid w:val="25972F86"/>
     <w:rsid w:val="25CF3589"/>
     <w:rsid w:val="25DF4278"/>
     <w:rsid w:val="25FEC4C2"/>
     <w:rsid w:val="26562287"/>
     <w:rsid w:val="2663916B"/>
     <w:rsid w:val="26644471"/>
     <w:rsid w:val="26985FBC"/>
     <w:rsid w:val="269F1776"/>
     <w:rsid w:val="26A9ED01"/>
     <w:rsid w:val="26AED9F2"/>
     <w:rsid w:val="26BBFD39"/>
     <w:rsid w:val="26C7C9A7"/>
     <w:rsid w:val="26E76335"/>
     <w:rsid w:val="26EA1BAE"/>
     <w:rsid w:val="26EAC703"/>
     <w:rsid w:val="26F07102"/>
     <w:rsid w:val="26FE34E4"/>
     <w:rsid w:val="2720407B"/>
     <w:rsid w:val="275E79D8"/>
     <w:rsid w:val="276EE380"/>
     <w:rsid w:val="2795BC05"/>
     <w:rsid w:val="27A1BDD9"/>
     <w:rsid w:val="27A72B42"/>
     <w:rsid w:val="27D335FE"/>
-    <w:rsid w:val="27D611B5"/>
     <w:rsid w:val="2804E5A5"/>
     <w:rsid w:val="2818A835"/>
     <w:rsid w:val="2819F107"/>
     <w:rsid w:val="281D26D4"/>
     <w:rsid w:val="285CD82D"/>
     <w:rsid w:val="286105C7"/>
     <w:rsid w:val="286C3246"/>
     <w:rsid w:val="286F8759"/>
     <w:rsid w:val="28789EB0"/>
     <w:rsid w:val="2891090C"/>
     <w:rsid w:val="28956066"/>
     <w:rsid w:val="2896B025"/>
     <w:rsid w:val="289CE5BF"/>
     <w:rsid w:val="28A951C2"/>
     <w:rsid w:val="28C16665"/>
     <w:rsid w:val="28C3622E"/>
     <w:rsid w:val="28D3E7D7"/>
     <w:rsid w:val="28D6BF7E"/>
     <w:rsid w:val="28FCA3B7"/>
     <w:rsid w:val="29026576"/>
     <w:rsid w:val="29132457"/>
     <w:rsid w:val="2917737D"/>
     <w:rsid w:val="292DA0CD"/>
     <w:rsid w:val="299EF1A9"/>
     <w:rsid w:val="2A0B35F3"/>
@@ -6977,50 +7148,51 @@
     <w:rsid w:val="34259824"/>
     <w:rsid w:val="342A09C6"/>
     <w:rsid w:val="344E198A"/>
     <w:rsid w:val="345C4302"/>
     <w:rsid w:val="34770820"/>
     <w:rsid w:val="348B5369"/>
     <w:rsid w:val="349FBE41"/>
     <w:rsid w:val="34B62935"/>
     <w:rsid w:val="34C5D055"/>
     <w:rsid w:val="34E58850"/>
     <w:rsid w:val="34F98D72"/>
     <w:rsid w:val="35010768"/>
     <w:rsid w:val="350C6A2B"/>
     <w:rsid w:val="35107B26"/>
     <w:rsid w:val="351E4909"/>
     <w:rsid w:val="351E8D59"/>
     <w:rsid w:val="35409AAE"/>
     <w:rsid w:val="354906D1"/>
     <w:rsid w:val="3586BD10"/>
     <w:rsid w:val="3595897F"/>
     <w:rsid w:val="35CEC2FF"/>
     <w:rsid w:val="35D6114D"/>
     <w:rsid w:val="35D95496"/>
     <w:rsid w:val="35E4904E"/>
     <w:rsid w:val="35E6A852"/>
+    <w:rsid w:val="35EEAAE7"/>
     <w:rsid w:val="3604CEE9"/>
     <w:rsid w:val="3605952C"/>
     <w:rsid w:val="36156FC6"/>
     <w:rsid w:val="361A4C3F"/>
     <w:rsid w:val="362F3CC0"/>
     <w:rsid w:val="363D33AD"/>
     <w:rsid w:val="36511B01"/>
     <w:rsid w:val="365D1710"/>
     <w:rsid w:val="368926DB"/>
     <w:rsid w:val="368CAD3C"/>
     <w:rsid w:val="369CBD7D"/>
     <w:rsid w:val="369D81F1"/>
     <w:rsid w:val="369EF209"/>
     <w:rsid w:val="36C4EACD"/>
     <w:rsid w:val="36D00852"/>
     <w:rsid w:val="36D0FD68"/>
     <w:rsid w:val="36D11830"/>
     <w:rsid w:val="36D86C33"/>
     <w:rsid w:val="36E3C936"/>
     <w:rsid w:val="371BB089"/>
     <w:rsid w:val="371C208D"/>
     <w:rsid w:val="37359FAF"/>
     <w:rsid w:val="37423BEE"/>
     <w:rsid w:val="374A072E"/>
     <w:rsid w:val="375E1EFB"/>
@@ -7544,51 +7716,50 @@
     <w:rsid w:val="5A920145"/>
     <w:rsid w:val="5A976F55"/>
     <w:rsid w:val="5A9AE37C"/>
     <w:rsid w:val="5AA3C1A6"/>
     <w:rsid w:val="5AA6B69B"/>
     <w:rsid w:val="5AAF119C"/>
     <w:rsid w:val="5AC17C58"/>
     <w:rsid w:val="5AC7C36A"/>
     <w:rsid w:val="5AD1B298"/>
     <w:rsid w:val="5AD8FC18"/>
     <w:rsid w:val="5AE608D5"/>
     <w:rsid w:val="5AE692D8"/>
     <w:rsid w:val="5AEDCDA6"/>
     <w:rsid w:val="5AEF2F56"/>
     <w:rsid w:val="5B227CFC"/>
     <w:rsid w:val="5B24A1C4"/>
     <w:rsid w:val="5B45C87D"/>
     <w:rsid w:val="5B4683F5"/>
     <w:rsid w:val="5B54DDBC"/>
     <w:rsid w:val="5B601568"/>
     <w:rsid w:val="5B6865E6"/>
     <w:rsid w:val="5B827917"/>
     <w:rsid w:val="5B8627DC"/>
     <w:rsid w:val="5B906304"/>
     <w:rsid w:val="5B9677FA"/>
-    <w:rsid w:val="5B979450"/>
     <w:rsid w:val="5BAF230A"/>
     <w:rsid w:val="5BAF3A85"/>
     <w:rsid w:val="5BBF3BBB"/>
     <w:rsid w:val="5BDB1756"/>
     <w:rsid w:val="5BF42494"/>
     <w:rsid w:val="5BF94F8C"/>
     <w:rsid w:val="5C0A6890"/>
     <w:rsid w:val="5C2C7CB8"/>
     <w:rsid w:val="5C2D6AA1"/>
     <w:rsid w:val="5C478188"/>
     <w:rsid w:val="5C4E28DA"/>
     <w:rsid w:val="5C5F8B58"/>
     <w:rsid w:val="5C7A5AC7"/>
     <w:rsid w:val="5C8BBAD6"/>
     <w:rsid w:val="5CAF2F97"/>
     <w:rsid w:val="5CE8E053"/>
     <w:rsid w:val="5CFC32EF"/>
     <w:rsid w:val="5D0326AB"/>
     <w:rsid w:val="5D06CE0D"/>
     <w:rsid w:val="5D132AFE"/>
     <w:rsid w:val="5D14EB92"/>
     <w:rsid w:val="5D192722"/>
     <w:rsid w:val="5D30046F"/>
     <w:rsid w:val="5D4E21B4"/>
     <w:rsid w:val="5D896549"/>
@@ -7656,50 +7827,51 @@
     <w:rsid w:val="62237FCF"/>
     <w:rsid w:val="62282931"/>
     <w:rsid w:val="62445EBD"/>
     <w:rsid w:val="6284267F"/>
     <w:rsid w:val="6290D9DD"/>
     <w:rsid w:val="62A3DD73"/>
     <w:rsid w:val="62A90BCB"/>
     <w:rsid w:val="62B196B8"/>
     <w:rsid w:val="62B4756C"/>
     <w:rsid w:val="62BCC383"/>
     <w:rsid w:val="62C03EF8"/>
     <w:rsid w:val="62C5EC27"/>
     <w:rsid w:val="62C819B5"/>
     <w:rsid w:val="62C89A0F"/>
     <w:rsid w:val="62CB7172"/>
     <w:rsid w:val="62FB042C"/>
     <w:rsid w:val="630A5051"/>
     <w:rsid w:val="6316876F"/>
     <w:rsid w:val="631C8CE3"/>
     <w:rsid w:val="63263EB0"/>
     <w:rsid w:val="633AAF2A"/>
     <w:rsid w:val="633AB76A"/>
     <w:rsid w:val="6342585C"/>
     <w:rsid w:val="63554888"/>
     <w:rsid w:val="63667C19"/>
+    <w:rsid w:val="63C42424"/>
     <w:rsid w:val="63D8E130"/>
     <w:rsid w:val="63E04E30"/>
     <w:rsid w:val="63E74DAD"/>
     <w:rsid w:val="63F8DA32"/>
     <w:rsid w:val="63FB03CD"/>
     <w:rsid w:val="63FD719E"/>
     <w:rsid w:val="64043701"/>
     <w:rsid w:val="6414BA3B"/>
     <w:rsid w:val="641D7F52"/>
     <w:rsid w:val="642E1830"/>
     <w:rsid w:val="642F69DD"/>
     <w:rsid w:val="64329FAC"/>
     <w:rsid w:val="6447514B"/>
     <w:rsid w:val="644DCACF"/>
     <w:rsid w:val="64555E3B"/>
     <w:rsid w:val="645A805E"/>
     <w:rsid w:val="64961A96"/>
     <w:rsid w:val="64A225C9"/>
     <w:rsid w:val="64ABD1AB"/>
     <w:rsid w:val="64AD15FE"/>
     <w:rsid w:val="64CB3242"/>
     <w:rsid w:val="64DE0AF8"/>
     <w:rsid w:val="64E31302"/>
     <w:rsid w:val="6508C4F9"/>
     <w:rsid w:val="6511A2CD"/>
@@ -7898,50 +8070,51 @@
     <w:rsid w:val="71CC5305"/>
     <w:rsid w:val="71ECD6E1"/>
     <w:rsid w:val="71EE76E5"/>
     <w:rsid w:val="71FBB842"/>
     <w:rsid w:val="71FCDFC9"/>
     <w:rsid w:val="71FFECFC"/>
     <w:rsid w:val="72175C17"/>
     <w:rsid w:val="721E2821"/>
     <w:rsid w:val="723061BB"/>
     <w:rsid w:val="72324A1E"/>
     <w:rsid w:val="723AB36C"/>
     <w:rsid w:val="725287BE"/>
     <w:rsid w:val="728B6F8A"/>
     <w:rsid w:val="72A9E2F3"/>
     <w:rsid w:val="72B065CE"/>
     <w:rsid w:val="72C71919"/>
     <w:rsid w:val="730866EB"/>
     <w:rsid w:val="731F35F0"/>
     <w:rsid w:val="73541802"/>
     <w:rsid w:val="735DC34B"/>
     <w:rsid w:val="73624C02"/>
     <w:rsid w:val="73782C2B"/>
     <w:rsid w:val="737BCD48"/>
     <w:rsid w:val="737D3637"/>
     <w:rsid w:val="7382810E"/>
+    <w:rsid w:val="738A2BDD"/>
     <w:rsid w:val="73905529"/>
     <w:rsid w:val="7393DC1C"/>
     <w:rsid w:val="739772FF"/>
     <w:rsid w:val="73A77BE9"/>
     <w:rsid w:val="73BB8B5D"/>
     <w:rsid w:val="73C35FD5"/>
     <w:rsid w:val="73C4EC3F"/>
     <w:rsid w:val="73CC321C"/>
     <w:rsid w:val="73D12380"/>
     <w:rsid w:val="73D54B8B"/>
     <w:rsid w:val="73DB247B"/>
     <w:rsid w:val="73E0EF2B"/>
     <w:rsid w:val="73F1BC22"/>
     <w:rsid w:val="73F2C511"/>
     <w:rsid w:val="73FA9AFC"/>
     <w:rsid w:val="74189C23"/>
     <w:rsid w:val="742BA241"/>
     <w:rsid w:val="74648247"/>
     <w:rsid w:val="74650EF6"/>
     <w:rsid w:val="74811289"/>
     <w:rsid w:val="749186CC"/>
     <w:rsid w:val="74943232"/>
     <w:rsid w:val="74B7B03E"/>
     <w:rsid w:val="74C0A38C"/>
     <w:rsid w:val="74C72734"/>
@@ -9192,51 +9365,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2098286106">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:no-reply@advarracloud.com" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.advarracloud.com/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documentation.advarra.com/hc/en-us/articles/38668924296215-Advarra-SSO" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one.advarracloud.com/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one.advarracloud.com/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documentation.advarra.com/hc/en-us/articles/38668924296215-Advarra-SSO" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://advarra.navattic.com/iv4w0z50?g=cmt320oig004o04kz6dlveakt&amp;s=0" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId33" /><Relationship Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://advarra.navattic.com/iv4w0z50?g=cmt320oig004o04kz6dlveakt&amp;s=0" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support-CIRBI@advarra.com" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support-CIRBI@advarra.com" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.advarracloud.com/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.advarracloud.com/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.advarracloud.com/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.advarracloud.com/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.advarracloud.com/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:no-reply@advarracloud.com" TargetMode="External" Id="Raca7d655cba645a8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:no-reply@advarracloud.com" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one.advarracloud.com/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one.advarracloud.com/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://advarra.navattic.com/iv4w0z50?g=cmt320oig004o04kz6dlveakt&amp;s=0" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId33" /><Relationship Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support-CIRBI@advarra.com" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support-CIRBI@advarra.com" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.advarracloud.com/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.advarracloud.com/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:no-reply@advarracloud.com" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://advarra.navattic.com/iv4w0z50?g=cmt320oig004o04kz6dlveakt&amp;s=0" TargetMode="External" Id="R2fd5081555734f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documentation.advarra.com/hc/en-us/articles/38668924296215-Advarra-SSO" TargetMode="External" Id="R7729f459b9f04a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.advarracloud.com/" TargetMode="External" Id="R886c91b3ccc245de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.advarracloud.com/" TargetMode="External" Id="R3c0ca040442d4eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documentation.advarra.com/hc/en-us/articles/38668924296215-Advarra-SSO" TargetMode="External" Id="R5846397b47d8443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.advarracloud.com/" TargetMode="External" Id="R912aadcbd11f4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.advarracloud.com/" TargetMode="External" Id="Re3834fb2aabd44f1" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\natalie.hellmer\Documents\Custom%20Office%20Templates\Advarra%20Word%20Template.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{461BE941-FB06-44BB-B01D-2950E9F8556A}">
     <t:Anchor>
       <t:Comment id="311263054"/>
     </t:Anchor>
     <t:History>
@@ -10285,51 +10458,51 @@
         <AccountId>149</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46DEA17F-9F9B-448E-9E40-8A8A6764174B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E10ACF34-B4B0-4564-AFDF-540DCA45ADF8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DE14F9E-9D38-4DF0-AED8-6849D8F94532}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9310DC6-E37D-435F-B4D4-A5F0A418686D}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CAC1DF3-15CD-4735-B934-916D50739E9D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DD92CF9-6B37-4572-9463-4FD7C8AEC874}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6bb63c87-d09a-41c8-95e0-da928d66a96f"/>
     <ds:schemaRef ds:uri="c5156e97-aad6-45fc-8ee7-e46fa196a4ae"/>
     <ds:schemaRef ds:uri="05814717-560e-4dcf-832c-35319bc45205"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{19acef37-d931-4829-9d47-d3dad2b76ba8}" enabled="1" method="Standard" siteId="{3807a1e1-05a6-467a-b24e-33a23eba91f4}" removed="0"/>